--- v0 (2026-01-13)
+++ v1 (2026-04-14)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5775FC27" w14:textId="7758C29C" w:rsidR="002D7EB5" w:rsidRPr="00B06C12" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -331,112 +335,114 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="64574FFD" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRPr="00B06C12" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MESURE ACCOMPAGNEMENT SOCIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369CFC34" w14:textId="1CE506E5" w:rsidR="002D7EB5" w:rsidRPr="00B06C12" w:rsidRDefault="00000000" w:rsidP="005D2EC9">
+    <w:p w14:paraId="369CFC34" w14:textId="1CE506E5" w:rsidR="002D7EB5" w:rsidRPr="00B06C12" w:rsidRDefault="009A327F" w:rsidP="005D2EC9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1383015428"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AEB    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2048976682"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL </w:t>
       </w:r>
       <w:r w:rsidR="00A71187">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
@@ -446,413 +452,282 @@
         <w:t>classique</w:t>
       </w:r>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1043875678"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL Soutenu</w:t>
       </w:r>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F84324E" w14:textId="188762C6" w:rsidR="002D7EB5" w:rsidRDefault="00DA3D41" w:rsidP="002D7EB5">
+    <w:p w14:paraId="3AF4F271" w14:textId="0DC32FCA" w:rsidR="005D2EC9" w:rsidRPr="00B06C12" w:rsidRDefault="00EF0BFF" w:rsidP="00EF0BFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1331"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk216878675"/>
       <w:r w:rsidRPr="005D2EC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>Durée initiale de la mesure</w:t>
+        <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t> :</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC5907">
+        <w:t xml:space="preserve">ate de démarrage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2EC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
+        <w:t>de la mesure</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>du</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="002D7EB5" w:rsidRPr="00B06C12">
+        <w:t xml:space="preserve"> :  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style8"/>
           </w:rPr>
           <w:id w:val="669459214"/>
           <w:placeholder>
-            <w:docPart w:val="903E52F0EC624D6581BFDF63F44DD89C"/>
+            <w:docPart w:val="E8BC4646EFBA4A5FA05253A9D50C789F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="002837AB">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">             </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00B6751B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D2EC9">
+        <w:t xml:space="preserve">       N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6CC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D7EB5">
+        <w:t xml:space="preserve">ombre </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>au</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B6751B">
+        <w:t xml:space="preserve">total </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F6CC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D7EB5">
+        <w:t>de mois réalisés </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="Style8"/>
+            <w:rStyle w:val="Style9"/>
           </w:rPr>
-          <w:id w:val="-1858419145"/>
+          <w:id w:val="1416743873"/>
           <w:placeholder>
-            <w:docPart w:val="6B62BCB517534A228F8F5E2DD781F763"/>
+            <w:docPart w:val="DADE0A405BCD44798AC95312EEA3E97A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="002D7EB5">
-[...61 lines deleted...]
-          <w:r w:rsidR="00DE012C" w:rsidRPr="00157DB9">
+          <w:r w:rsidRPr="00157DB9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002D7EB5" w:rsidRPr="00157DB9">
+      <w:r w:rsidRPr="00157DB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">  mois </w:t>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-      </w:pPr>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">  mois</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style9"/>
           </w:rPr>
           <w:id w:val="48971609"/>
           <w:placeholder>
             <w:docPart w:val="9F1090FBCCFE4235996313B93B81CAE3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00157DB9">
+          <w:r w:rsidR="005D2EC9" w:rsidRPr="00157DB9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00157DB9">
+      <w:r w:rsidR="005D2EC9" w:rsidRPr="00157DB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5AE48E67" w14:textId="55173822" w:rsidR="002D7EB5" w:rsidRPr="00157DB9" w:rsidRDefault="002D7EB5" w:rsidP="00157DB9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1331"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -955,83 +830,85 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="245687539"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B06C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri Light" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">oui   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-556556643"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B06C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri Light" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7D08">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
@@ -2315,394 +2192,470 @@
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t xml:space="preserve">  CADRE RESERVE UDAF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7976A8" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRPr="00256EC3" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C9D1B1" w14:textId="2CFAD8E9" w:rsidR="002D7EB5" w:rsidRPr="00A75193" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
+    <w:p w14:paraId="5B0D38D3" w14:textId="0C27AA9B" w:rsidR="00EF0BFF" w:rsidRDefault="00EF0BFF" w:rsidP="00EF0BFF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk215586532"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre de mois à valider :  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
           </w:rPr>
           <w:id w:val="-1745481343"/>
           <w:placeholder>
-            <w:docPart w:val="0EFBBABAA9BB4192935870F0A2ED2500"/>
+            <w:docPart w:val="C9DDD2157CE440A1A5E912198911984A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A71187">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00A71187">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>soit</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">soit   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
           </w:rPr>
           <w:id w:val="-711035666"/>
           <w:placeholder>
-            <w:docPart w:val="B85C29EFD4D24DD48C9BA0A66FB3173B"/>
+            <w:docPart w:val="2BF92925B88344579B9A0268851505AA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00A71187">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00A71187">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">heures.            </w:t>
-      </w:r>
+        <w:t xml:space="preserve">heures, correspondant à la période du   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style2"/>
+          </w:rPr>
+          <w:id w:val="-1083219640"/>
+          <w:placeholder>
+            <w:docPart w:val="41F3A89688964BA5A7A6F31F0BDBA333"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Policepardfaut"/>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      au   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style2"/>
+          </w:rPr>
+          <w:id w:val="2133584255"/>
+          <w:placeholder>
+            <w:docPart w:val="F17DCDA1669144F298E5DF915270C3E2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Policepardfaut"/>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C9D1B1" w14:textId="29847F1D" w:rsidR="002D7EB5" w:rsidRPr="00A75193" w:rsidRDefault="009A327F" w:rsidP="002D7EB5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="707759559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002D7EB5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="002D7EB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personne non rencontrée : forfait 2h</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E573895" w14:textId="59338B6B" w:rsidR="009B5B51" w:rsidRDefault="00000000" w:rsidP="002D7EB5">
+    <w:p w14:paraId="4E573895" w14:textId="59338B6B" w:rsidR="009B5B51" w:rsidRDefault="009A327F" w:rsidP="002D7EB5">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1352834288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Renouvellement pour   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1871605118"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mois </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1121187225"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 mois </w:t>
       </w:r>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B46649" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Établir</w:t>
       </w:r>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> la demande sur l’imprimé « renouvellement »)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF71CBC" w14:textId="5DB3BA9E" w:rsidR="00157DB9" w:rsidRPr="00157DB9" w:rsidRDefault="00000000" w:rsidP="002D7EB5">
+    <w:p w14:paraId="0CF71CBC" w14:textId="5DB3BA9E" w:rsidR="00157DB9" w:rsidRPr="00157DB9" w:rsidRDefault="009A327F" w:rsidP="002D7EB5">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1152798365"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fin de mesure </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134E95EB" w14:textId="77777777" w:rsidR="00B22130" w:rsidRDefault="00000000" w:rsidP="00B22130">
+    <w:p w14:paraId="134E95EB" w14:textId="77777777" w:rsidR="00B22130" w:rsidRDefault="009A327F" w:rsidP="00B22130">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1892722413"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B22130">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B22130" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00D72F03">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Orientation travaillée dans le cadre de la mesure</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
@@ -2717,177 +2670,181 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>vers</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1228153579"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> AEB </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1243717000"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL </w:t>
       </w:r>
       <w:r w:rsidR="00A71187">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">classique </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-13924384"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL soutenu </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="482974403"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASP 1 </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -2907,268 +2864,275 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1975132454"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>MASP 2</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-2019068948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   MASP 3</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-60404480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MAJ  </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="972103275"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> AESF  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1726057454"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MJAGBF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E4019E" w14:textId="57050535" w:rsidR="00157DB9" w:rsidRDefault="00000000" w:rsidP="00157DB9">
+    <w:p w14:paraId="61E4019E" w14:textId="57050535" w:rsidR="00157DB9" w:rsidRDefault="009A327F" w:rsidP="00157DB9">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="255"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1494841565"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mesure de protection  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1758212571"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autre :</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
@@ -3228,94 +3192,96 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="478346090"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mois</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1885832807"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>6 mois</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA7B368" w14:textId="346E24F1" w:rsidR="002D7EB5" w:rsidRPr="00D020F9" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1331"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -3736,214 +3702,219 @@
       </w:sdt>
       <w:r w:rsidR="002B1006">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="002D7EB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">heures.         </w:t>
       </w:r>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C36414" w14:textId="50C1BD4B" w:rsidR="00157DB9" w:rsidRDefault="00000000" w:rsidP="00157DB9">
+    <w:p w14:paraId="21C36414" w14:textId="50C1BD4B" w:rsidR="00157DB9" w:rsidRDefault="009A327F" w:rsidP="00157DB9">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-648369441"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Renouvellement pour   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1601560312"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mois </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="2132127995"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 mois </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE32336" w14:textId="3C737B87" w:rsidR="00157DB9" w:rsidRPr="00157DB9" w:rsidRDefault="00000000" w:rsidP="00157DB9">
+    <w:p w14:paraId="5FE32336" w14:textId="3C737B87" w:rsidR="00157DB9" w:rsidRPr="00157DB9" w:rsidRDefault="009A327F" w:rsidP="00157DB9">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-181437249"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fin de mesure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F092850" w14:textId="5C01450A" w:rsidR="00157DB9" w:rsidRDefault="00000000" w:rsidP="00D15FEA">
+    <w:p w14:paraId="5F092850" w14:textId="5C01450A" w:rsidR="00157DB9" w:rsidRDefault="009A327F" w:rsidP="00D15FEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1151516773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D15FEA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D15FEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Orientation </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00D72F03">
@@ -3965,430 +3936,441 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>vers</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-44452683"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> AEB </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-159785117"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00861773">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL </w:t>
       </w:r>
       <w:r w:rsidR="002B1006">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">classique </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1135066423"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL soutenu </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1139616464"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASP 1 </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00D15FEA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-888953416"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D15FEA" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D15FEA" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>MASP 2</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-366670691"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   MASP 3</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="506718244"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MAJ  </w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="197439341"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> AESF  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1103698648"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MJAGBF  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="595220701"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mesure de protection  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1935314338"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157DB9" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autre :</w:t>
       </w:r>
       <w:r w:rsidR="00157DB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
@@ -4458,94 +4440,96 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-399288643"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mois</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-465897107"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>6 mois</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0572A79F" w14:textId="78E2DE07" w:rsidR="00AC64E2" w:rsidRPr="00B22130" w:rsidRDefault="00AC64E2" w:rsidP="00D15FEA">
       <w:pPr>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
@@ -6763,76 +6747,77 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                   </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56465B8A" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRPr="005C6FB7" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64329AA4" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRDefault="00000000" w:rsidP="002D7EB5">
+    <w:p w14:paraId="64329AA4" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRDefault="009A327F" w:rsidP="002D7EB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1250705891"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002D7EB5" w:rsidRPr="005C6FB7">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002D7EB5" w:rsidRPr="005C6FB7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ne souhaite pas s’exprimer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046379CC" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
@@ -6860,127 +6845,130 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Souhaitez-vous renouveler la mesure d’accompagnement  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1063943888"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oui    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1928614372"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  non        Pourquoi ? : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="990758245"/>
           <w:placeholder>
             <w:docPart w:val="DAAEA0353DEE46F389F5B7C392DD9FCB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000E209C">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="680A4805" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D79D057" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRDefault="002D7EB5" w:rsidP="002D7EB5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -7195,51 +7183,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3587" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FE08991" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="002D7EB5" w:rsidP="00F47DFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC64E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom, date, signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6A76F3" w14:textId="3226ACED" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="00000000" w:rsidP="00720CD2">
+          <w:p w14:paraId="1C6A76F3" w14:textId="3226ACED" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="009A327F" w:rsidP="00720CD2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style2"/>
                 </w:rPr>
                 <w:id w:val="1129206757"/>
                 <w:placeholder>
                   <w:docPart w:val="0D5FCFE8EFED42A690CB13F8E9983684"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                   <w:b w:val="0"/>
@@ -7263,51 +7251,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3587" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B620079" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="002D7EB5" w:rsidP="00F47DFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC64E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom, date, signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39B904A3" w14:textId="5810F19C" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="00000000" w:rsidP="00720CD2">
+          <w:p w14:paraId="39B904A3" w14:textId="5810F19C" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="009A327F" w:rsidP="00720CD2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style2"/>
                 </w:rPr>
                 <w:id w:val="650025636"/>
                 <w:placeholder>
                   <w:docPart w:val="33A6A9CE2F0B4F17B095AF35C03E44E5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                   <w:b w:val="0"/>
@@ -7331,51 +7319,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09F3C386" w14:textId="77777777" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="002D7EB5" w:rsidP="00F47DFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC64E2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom, date, signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67A0AB24" w14:textId="0EBDF222" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="00000000" w:rsidP="00720CD2">
+          <w:p w14:paraId="67A0AB24" w14:textId="0EBDF222" w:rsidR="002D7EB5" w:rsidRPr="00AC64E2" w:rsidRDefault="009A327F" w:rsidP="00720CD2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Style2"/>
                 </w:rPr>
                 <w:id w:val="-566577735"/>
                 <w:placeholder>
                   <w:docPart w:val="13A28930F6A74951BE8E215933153FEE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Policepardfaut"/>
                   <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                   <w:b w:val="0"/>
@@ -7386,52 +7374,56 @@
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00AC64E2" w:rsidRPr="00D020F9">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                             </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="6EEA227D" w14:textId="6CFFA004" w:rsidR="004A2370" w:rsidRPr="002D7EB5" w:rsidRDefault="004A2370" w:rsidP="002D7EB5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A2370" w:rsidRPr="002D7EB5" w:rsidSect="00D15FEA">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="113" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="78D9C84F" w14:textId="77777777" w:rsidR="006E17DC" w:rsidRDefault="006E17DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="02C541F4" w14:textId="77777777" w:rsidR="006E17DC" w:rsidRDefault="006E17DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -7501,93 +7493,124 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61789FB5" w14:textId="77777777" w:rsidR="00EF1597" w:rsidRDefault="00EF1597">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6A5B9665" w14:textId="382CD273" w:rsidR="009A2E18" w:rsidRDefault="009A2E18">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="56A57F40" w14:textId="77777777" w:rsidR="009A2E18" w:rsidRDefault="009A2E18">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1A3DB55F" w14:textId="77777777" w:rsidR="00EF1597" w:rsidRDefault="00EF1597">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="023D2853" w14:textId="77777777" w:rsidR="006E17DC" w:rsidRDefault="006E17DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D5E842C" w14:textId="77777777" w:rsidR="006E17DC" w:rsidRDefault="006E17DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7DEF27C8" w14:textId="77777777" w:rsidR="00EF1597" w:rsidRDefault="00EF1597">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-635720613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="01FD4FC2" w14:textId="27B9860E" w:rsidR="00A71187" w:rsidRDefault="00A71187" w:rsidP="00A71187">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3D847886" wp14:editId="1E109150">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>right</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="topMargin">
                     <wp:posOffset>181347</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2592705" cy="257175"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="220" name="Zone de texte 220"/>
                   <wp:cNvGraphicFramePr>
@@ -7611,118 +7634,158 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="23DC883B" w14:textId="7047054D" w:rsidR="00A71187" w:rsidRPr="00AA5227" w:rsidRDefault="00BE6954" w:rsidP="00BE6954">
+                            <w:p w14:paraId="23DC883B" w14:textId="2C40F544" w:rsidR="00A71187" w:rsidRPr="00AA5227" w:rsidRDefault="00BE6954" w:rsidP="00BE6954">
                               <w:pPr>
                                 <w:jc w:val="right"/>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                   <w:i/>
                                   <w:iCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>Version applicable au 01/01/2026</w:t>
+                                <w:t>Version applicable au 01/0</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00EF1597">
+                                <w:rPr>
+                                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>3</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>/2026</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="3D847886" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Zone de texte 220" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:152.95pt;margin-top:14.3pt;width:204.15pt;height:20.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLOB0e3gEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46NZlmNOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbGzrx8lJ2m33YpeBJGiH997pDdX09CzvUJvwFY8Xyw5U1ZCY2xb8R/f7959&#10;4MwHYRvRg1UVPyjPr7Zv32xGV6oCOugbhYxArC9HV/EuBFdmmZedGoRfgFOWHjXgIAKF2GYNipHQ&#10;hz4rlsv32QjYOASpvKfs7fzItwlfayXDg9ZeBdZXnLiFdGI663hm240oWxSuM/JIQ7yAxSCMpaZn&#10;qFsRBNuh+Q9qMBLBgw4LCUMGWhupkgZSky//UfPYCaeSFjLHu7NN/vVg5df9o/uGLEwfYaIBJhHe&#10;3YP86ZmFm07YVl0jwtgp0VDjPFqWjc6Xx0+j1b70EaQev0BDQxa7AAlo0jhEV0gnI3QawOFsupoC&#10;k5QsVpfFerniTNJbsVrn61VqIcrT1w59+KRgYPFScaShJnSxv/chshHlqSQ2s3Bn+j4Ntrd/Jagw&#10;ZhL7SHimHqZ6ouqooobmQDoQ5j2hvaZLB/ibs5F2pOL+106g4qz/bMmLy/ziIi5VCuiCz7P1KSus&#10;JIiKy4CczcFNmFdw59C0HfWYfbdwTc5pk0Q98Tkypg1IWo/bGlfseZyqnv6p7R8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBdwRWO3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;ELXTliiEbCpUqQiOLRTRmxsvSSBeR7Hbhr+vOcFxNKOZN8VitJ040uBbxwjJRIEgrpxpuUZ4e13d&#10;ZiB80Gx055gQfsjDory8KHRu3InXdNyEWsQS9rlGaELocyl91ZDVfuJ64uh9usHqEOVQSzPoUyy3&#10;nZwqlUqrW44Lje5p2VD1vTlYhO59tpPb7VLxyyp52t2tnz++buaI11fj4wOIQGP4C8MvfkSHMjLt&#10;3YGNFx1CPBIQplkKIrpzlc1A7BHS+wRkWcj/+OUZAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAyzgdHt4BAACbAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAXcEVjt4AAAAGAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
                   <v:textbox inset=",0,,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="23DC883B" w14:textId="7047054D" w:rsidR="00A71187" w:rsidRPr="00AA5227" w:rsidRDefault="00BE6954" w:rsidP="00BE6954">
+                      <w:p w14:paraId="23DC883B" w14:textId="2C40F544" w:rsidR="00A71187" w:rsidRPr="00AA5227" w:rsidRDefault="00BE6954" w:rsidP="00BE6954">
                         <w:pPr>
                           <w:jc w:val="right"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>Version applicable au 01/01/2026</w:t>
+                          <w:t>Version applicable au 01/0</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00EF1597">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>3</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>/2026</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7CA35B5D" wp14:editId="21F4EC8F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="page">
                     <wp:align>right</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="topMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
@@ -7876,50 +7939,60 @@
                         </w:r>
                         <w:r w:rsidRPr="00DC351B">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchorx="page" anchory="margin"/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D6F0820" w14:textId="77777777" w:rsidR="00EF1597" w:rsidRDefault="00EF1597">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DBA66DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="887698F8"/>
     <w:lvl w:ilvl="0" w:tplc="040C000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7999,51 +8072,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="227352174">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -8055,141 +8128,150 @@
     <w:rsid w:val="000A0C5C"/>
     <w:rsid w:val="000E209C"/>
     <w:rsid w:val="000E581C"/>
     <w:rsid w:val="000F12DA"/>
     <w:rsid w:val="00151EE1"/>
     <w:rsid w:val="00157DB9"/>
     <w:rsid w:val="001A09FF"/>
     <w:rsid w:val="002758BC"/>
     <w:rsid w:val="0027647A"/>
     <w:rsid w:val="002837AB"/>
     <w:rsid w:val="00283D6B"/>
     <w:rsid w:val="002A29A6"/>
     <w:rsid w:val="002B1006"/>
     <w:rsid w:val="002C4A8E"/>
     <w:rsid w:val="002D0F35"/>
     <w:rsid w:val="002D7EB5"/>
     <w:rsid w:val="002F4CB2"/>
     <w:rsid w:val="00371398"/>
     <w:rsid w:val="0038752D"/>
     <w:rsid w:val="003943EC"/>
     <w:rsid w:val="00397A91"/>
     <w:rsid w:val="003B2E7B"/>
     <w:rsid w:val="003B7010"/>
     <w:rsid w:val="003C08A9"/>
     <w:rsid w:val="003C3FB4"/>
+    <w:rsid w:val="0041334D"/>
     <w:rsid w:val="004416D8"/>
     <w:rsid w:val="0045721F"/>
     <w:rsid w:val="00475296"/>
     <w:rsid w:val="00497F92"/>
     <w:rsid w:val="004A2370"/>
     <w:rsid w:val="004C561E"/>
     <w:rsid w:val="004C7878"/>
     <w:rsid w:val="004D0485"/>
+    <w:rsid w:val="00503446"/>
     <w:rsid w:val="00551ECB"/>
     <w:rsid w:val="00560597"/>
     <w:rsid w:val="005A2E5D"/>
     <w:rsid w:val="005D2EC9"/>
     <w:rsid w:val="005E35CF"/>
+    <w:rsid w:val="006878B8"/>
     <w:rsid w:val="006A1FB3"/>
     <w:rsid w:val="006D7B8A"/>
     <w:rsid w:val="006E17DC"/>
     <w:rsid w:val="006E7779"/>
     <w:rsid w:val="006F169E"/>
     <w:rsid w:val="00707AD8"/>
     <w:rsid w:val="00720CD2"/>
     <w:rsid w:val="00736ED9"/>
     <w:rsid w:val="00740AC6"/>
     <w:rsid w:val="00766BA0"/>
     <w:rsid w:val="00767988"/>
+    <w:rsid w:val="0077429D"/>
     <w:rsid w:val="0079040C"/>
     <w:rsid w:val="00790A31"/>
     <w:rsid w:val="007C775F"/>
     <w:rsid w:val="007F4BAA"/>
     <w:rsid w:val="00845267"/>
     <w:rsid w:val="00861773"/>
     <w:rsid w:val="008757AD"/>
     <w:rsid w:val="00875E44"/>
     <w:rsid w:val="00880DD5"/>
     <w:rsid w:val="00884EA6"/>
     <w:rsid w:val="0088582F"/>
+    <w:rsid w:val="008858F2"/>
     <w:rsid w:val="008A645B"/>
     <w:rsid w:val="008C3C79"/>
     <w:rsid w:val="00926E81"/>
     <w:rsid w:val="00955D79"/>
     <w:rsid w:val="00957EF1"/>
     <w:rsid w:val="00970D87"/>
     <w:rsid w:val="009A2E18"/>
+    <w:rsid w:val="009A327F"/>
     <w:rsid w:val="009A40BE"/>
     <w:rsid w:val="009B5B51"/>
     <w:rsid w:val="009E3F1C"/>
     <w:rsid w:val="00A275AC"/>
     <w:rsid w:val="00A633E0"/>
     <w:rsid w:val="00A637C1"/>
     <w:rsid w:val="00A71187"/>
     <w:rsid w:val="00A8566B"/>
     <w:rsid w:val="00A96F81"/>
     <w:rsid w:val="00AC50FD"/>
     <w:rsid w:val="00AC64E2"/>
     <w:rsid w:val="00AC6E68"/>
     <w:rsid w:val="00B155F0"/>
     <w:rsid w:val="00B22130"/>
     <w:rsid w:val="00B2372D"/>
     <w:rsid w:val="00B46649"/>
     <w:rsid w:val="00B6751B"/>
     <w:rsid w:val="00BB7BED"/>
     <w:rsid w:val="00BC5907"/>
     <w:rsid w:val="00BE6954"/>
     <w:rsid w:val="00C57D14"/>
     <w:rsid w:val="00C642CF"/>
     <w:rsid w:val="00C97858"/>
     <w:rsid w:val="00CE438F"/>
     <w:rsid w:val="00D020F9"/>
     <w:rsid w:val="00D13026"/>
     <w:rsid w:val="00D15FEA"/>
     <w:rsid w:val="00D16B1C"/>
     <w:rsid w:val="00D33A45"/>
     <w:rsid w:val="00D62C99"/>
     <w:rsid w:val="00D72F03"/>
     <w:rsid w:val="00D75CF3"/>
     <w:rsid w:val="00DA1F47"/>
     <w:rsid w:val="00DA3D41"/>
     <w:rsid w:val="00DA5F23"/>
     <w:rsid w:val="00DB5836"/>
     <w:rsid w:val="00DC07DC"/>
     <w:rsid w:val="00DC09C2"/>
     <w:rsid w:val="00DE012C"/>
     <w:rsid w:val="00DE3B53"/>
     <w:rsid w:val="00E139D1"/>
     <w:rsid w:val="00EA1322"/>
     <w:rsid w:val="00ED119B"/>
+    <w:rsid w:val="00EF0BFF"/>
+    <w:rsid w:val="00EF1597"/>
     <w:rsid w:val="00EF3ACA"/>
     <w:rsid w:val="00EF5959"/>
     <w:rsid w:val="00F23106"/>
     <w:rsid w:val="00F269FE"/>
     <w:rsid w:val="00F8140F"/>
     <w:rsid w:val="00F95D86"/>
+    <w:rsid w:val="00FA3034"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="685388FF"/>
@@ -9014,120 +9096,60 @@
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style12">
     <w:name w:val="Style12"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="006D7B8A"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
-    <w:docPart>
-[...58 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="62AEA429B1FC4280B4CFAECF09EA15C8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0236C22F-798D-4298-9EB7-80FF55D3695E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00426DA0" w:rsidRDefault="00E311BD" w:rsidP="00E311BD">
           <w:pPr>
             <w:pStyle w:val="62AEA429B1FC4280B4CFAECF09EA15C8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
@@ -9507,110 +9529,50 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F899C2C2-C5D5-42D7-A891-3BDB72FF2CD1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00255877" w:rsidRDefault="00E311BD" w:rsidP="00E311BD">
           <w:pPr>
             <w:pStyle w:val="F8DBA9D93CF74AF0A39EDD0A785F1A9E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0EFBBABAA9BB4192935870F0A2ED2500"/>
-[...58 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="24009A116A1943EE98CD913D53BA276F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AFAE6E48-CF99-43A5-AAC2-75D37BA1B7F0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00255877" w:rsidRDefault="00E311BD" w:rsidP="00E311BD">
           <w:pPr>
             <w:pStyle w:val="24009A116A1943EE98CD913D53BA276F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
@@ -10374,80 +10336,50 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E7630A63-0E43-4A2E-B6AE-7926FABA55AF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FA5AFD" w:rsidRDefault="00E311BD" w:rsidP="00E311BD">
           <w:pPr>
             <w:pStyle w:val="DD0A014D2EAE44D2BE83DCF0821A5385"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="903E52F0EC624D6581BFDF63F44DD89C"/>
-[...28 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="D9B8E5CA19654886B6CC639CB4BBDAA3"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{347B8538-B674-4E1D-9F71-91193DE9007F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008711A7" w:rsidRDefault="00E311BD" w:rsidP="00E311BD">
           <w:pPr>
             <w:pStyle w:val="D9B8E5CA19654886B6CC639CB4BBDAA3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">             </w:t>
           </w:r>
@@ -10572,60 +10504,240 @@
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">                                             </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F1090FBCCFE4235996313B93B81CAE3"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C128DC88-4650-40CB-B226-9DB2A5FD7FAE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00E311BD" w:rsidP="00E311BD">
+        <w:p w:rsidR="002913C3" w:rsidRDefault="00E311BD" w:rsidP="00E311BD">
           <w:pPr>
             <w:pStyle w:val="9F1090FBCCFE4235996313B93B81CAE31"/>
           </w:pPr>
           <w:r w:rsidRPr="00157DB9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E8BC4646EFBA4A5FA05253A9D50C789F"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4AE8254C-F2B9-4B54-A841-09FA39E58856}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002913C3" w:rsidRDefault="002913C3" w:rsidP="002913C3">
+          <w:pPr>
+            <w:pStyle w:val="E8BC4646EFBA4A5FA05253A9D50C789F"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">             </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DADE0A405BCD44798AC95312EEA3E97A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4DE77FFE-448D-4729-A4C8-075F9D423F2A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002913C3" w:rsidRDefault="002913C3" w:rsidP="002913C3">
+          <w:pPr>
+            <w:pStyle w:val="DADE0A405BCD44798AC95312EEA3E97A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00157DB9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C9DDD2157CE440A1A5E912198911984A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EEF88DE6-5F6F-4FB6-AF6A-4F40797AAB1D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002913C3" w:rsidRDefault="002913C3" w:rsidP="002913C3">
+          <w:pPr>
+            <w:pStyle w:val="C9DDD2157CE440A1A5E912198911984A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2BF92925B88344579B9A0268851505AA"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6FBB70AB-CFE2-4BC1-821D-E7FA4F18EA35}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002913C3" w:rsidRDefault="002913C3" w:rsidP="002913C3">
+          <w:pPr>
+            <w:pStyle w:val="2BF92925B88344579B9A0268851505AA"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">      </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="41F3A89688964BA5A7A6F31F0BDBA333"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D60EB74F-9453-44A6-82AE-15D110E028BD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002913C3" w:rsidRDefault="002913C3" w:rsidP="002913C3">
+          <w:pPr>
+            <w:pStyle w:val="41F3A89688964BA5A7A6F31F0BDBA333"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F17DCDA1669144F298E5DF915270C3E2"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5E31A83D-6DAE-4F22-B4C7-519C08AF662F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002913C3" w:rsidRDefault="002913C3" w:rsidP="002913C3">
+          <w:pPr>
+            <w:pStyle w:val="F17DCDA1669144F298E5DF915270C3E2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10714,84 +10826,87 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C6A34"/>
     <w:rsid w:val="000536A2"/>
     <w:rsid w:val="00053C75"/>
     <w:rsid w:val="000608F0"/>
     <w:rsid w:val="00090CE9"/>
     <w:rsid w:val="000E16E9"/>
     <w:rsid w:val="001272F1"/>
     <w:rsid w:val="00165719"/>
     <w:rsid w:val="001A09FF"/>
     <w:rsid w:val="002168CB"/>
     <w:rsid w:val="00236758"/>
     <w:rsid w:val="00255877"/>
+    <w:rsid w:val="002913C3"/>
     <w:rsid w:val="002C4A8E"/>
     <w:rsid w:val="002D4D94"/>
     <w:rsid w:val="002E40CC"/>
     <w:rsid w:val="003B66FD"/>
     <w:rsid w:val="00426DA0"/>
     <w:rsid w:val="004A2D03"/>
     <w:rsid w:val="004D79F9"/>
     <w:rsid w:val="005448F9"/>
     <w:rsid w:val="00560597"/>
     <w:rsid w:val="00610E19"/>
     <w:rsid w:val="00612E17"/>
     <w:rsid w:val="00612EF2"/>
     <w:rsid w:val="00650A44"/>
     <w:rsid w:val="00740189"/>
     <w:rsid w:val="007D3485"/>
     <w:rsid w:val="008479E2"/>
     <w:rsid w:val="008711A7"/>
     <w:rsid w:val="008757AD"/>
+    <w:rsid w:val="008858F2"/>
     <w:rsid w:val="008F53F2"/>
     <w:rsid w:val="00957EF1"/>
     <w:rsid w:val="009C6A34"/>
     <w:rsid w:val="009E5BAC"/>
     <w:rsid w:val="00A861D5"/>
     <w:rsid w:val="00AC65F2"/>
     <w:rsid w:val="00CA4C8D"/>
     <w:rsid w:val="00D172D8"/>
     <w:rsid w:val="00D62C99"/>
     <w:rsid w:val="00D75B3C"/>
     <w:rsid w:val="00DB2BA8"/>
     <w:rsid w:val="00DE624C"/>
     <w:rsid w:val="00DF0AD5"/>
     <w:rsid w:val="00E139D1"/>
     <w:rsid w:val="00E311BD"/>
     <w:rsid w:val="00ED2F71"/>
+    <w:rsid w:val="00FA3034"/>
     <w:rsid w:val="00FA5AFD"/>
     <w:rsid w:val="00FE7A49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11203,51 +11318,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E311BD"/>
+    <w:rsid w:val="002913C3"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style7">
     <w:name w:val="Style7"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E311BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:caps/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:vanish w:val="0"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="903E52F0EC624D6581BFDF63F44DD89C1">
     <w:name w:val="903E52F0EC624D6581BFDF63F44DD89C1"/>
     <w:rsid w:val="00FA5AFD"/>
     <w:pPr>
@@ -12343,50 +12458,128 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33A6A9CE2F0B4F17B095AF35C03E44E5">
     <w:name w:val="33A6A9CE2F0B4F17B095AF35C03E44E5"/>
     <w:rsid w:val="00E311BD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="13A28930F6A74951BE8E215933153FEE">
     <w:name w:val="13A28930F6A74951BE8E215933153FEE"/>
     <w:rsid w:val="00E311BD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8BC4646EFBA4A5FA05253A9D50C789F">
+    <w:name w:val="E8BC4646EFBA4A5FA05253A9D50C789F"/>
+    <w:rsid w:val="002913C3"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DADE0A405BCD44798AC95312EEA3E97A">
+    <w:name w:val="DADE0A405BCD44798AC95312EEA3E97A"/>
+    <w:rsid w:val="002913C3"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9DDD2157CE440A1A5E912198911984A">
+    <w:name w:val="C9DDD2157CE440A1A5E912198911984A"/>
+    <w:rsid w:val="002913C3"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BF92925B88344579B9A0268851505AA">
+    <w:name w:val="2BF92925B88344579B9A0268851505AA"/>
+    <w:rsid w:val="002913C3"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41F3A89688964BA5A7A6F31F0BDBA333">
+    <w:name w:val="41F3A89688964BA5A7A6F31F0BDBA333"/>
+    <w:rsid w:val="002913C3"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F17DCDA1669144F298E5DF915270C3E2">
+    <w:name w:val="F17DCDA1669144F298E5DF915270C3E2"/>
+    <w:rsid w:val="002913C3"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -12671,69 +12864,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73CACE27-663E-4B41-A0D8-8D69BC1F12F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>804</Words>
-  <Characters>4423</Characters>
+  <Words>798</Words>
+  <Characters>4390</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5217</CharactersWithSpaces>
+  <CharactersWithSpaces>5178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pauline STOLARZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>