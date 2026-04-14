--- v0 (2026-01-13)
+++ v1 (2026-04-14)
@@ -1,86 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5CBC2EA7" w14:textId="5FC443C9" w:rsidR="005E2B30" w:rsidRPr="00B06C12" w:rsidRDefault="005E2B30" w:rsidP="0095579F">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FECB9AE" wp14:editId="4760A115">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FECB9AE" wp14:editId="0B76313F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5760720</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1287642" cy="923026"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="15" name="Image 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
@@ -344,498 +340,379 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MESURE ACCOMPAGNEMENT SOCIAL</w:t>
       </w:r>
       <w:r w:rsidR="005E2B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> PERSONNALISE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EB9A69" w14:textId="43AEC561" w:rsidR="005E2B30" w:rsidRPr="00B06C12" w:rsidRDefault="00000000" w:rsidP="005C3193">
+    <w:p w14:paraId="76EB9A69" w14:textId="0747637C" w:rsidR="005E2B30" w:rsidRPr="00B06C12" w:rsidRDefault="000C5F35" w:rsidP="005C3193">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1383015428"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASP 1 </w:t>
       </w:r>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="94758171"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005C3193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASP 2</w:t>
       </w:r>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-1108887163"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MASP 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2ED33D" w14:textId="77777777" w:rsidR="00BA092C" w:rsidRDefault="00BA092C" w:rsidP="00BA092C">
+    <w:p w14:paraId="3F2ED33D" w14:textId="7BACF369" w:rsidR="00BA092C" w:rsidRDefault="00BA092C" w:rsidP="003F6CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1331"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223595048"/>
       <w:r w:rsidRPr="005D2EC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>Durée initiale de la mesure</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6CC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> :  </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B06C12">
+        <w:t xml:space="preserve">ate de démarrage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2EC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>du</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>de la mesure</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> :  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style8"/>
           </w:rPr>
           <w:id w:val="669459214"/>
           <w:placeholder>
             <w:docPart w:val="F3D2142105034267B830EFC16691D713"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">             </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">       au   </w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6CC9" w:rsidRPr="003F6CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombre </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">total </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6CC9" w:rsidRPr="003F6CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>de mois réalisés </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="Style8"/>
+            <w:rStyle w:val="Style9"/>
           </w:rPr>
-          <w:id w:val="-1858419145"/>
+          <w:id w:val="48971609"/>
           <w:placeholder>
-            <w:docPart w:val="6CA14B19E3784169B95A7EF6EA650D7B"/>
+            <w:docPart w:val="475ECA7041C447DD85B3C9E69D19FB07"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="003F6CC9" w:rsidRPr="00157DB9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">             </w:t>
+            <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="003F6CC9" w:rsidRPr="00157DB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B06C12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6CC9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">  mois </w:t>
+        <w:t xml:space="preserve">  mois</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F64CAE" w14:textId="452F0AB0" w:rsidR="00BA092C" w:rsidRDefault="00BA092C" w:rsidP="005C3193">
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="47CF4DD5" w14:textId="4D4764E4" w:rsidR="005E2B30" w:rsidRPr="007F5452" w:rsidRDefault="005E2B30" w:rsidP="00BA092C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1331"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Bilan réalisé le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
@@ -913,83 +790,85 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000B03FD" w:rsidRPr="0075032C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="245687539"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B06C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri Light" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">oui   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-556556643"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B06C12">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri Light" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
       <w:r w:rsidRPr="000C7D08">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
@@ -1339,51 +1218,51 @@
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t>IDENTIFICATION DE LA PERSONNE CONCERNEE :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009AB75D" w14:textId="77777777" w:rsidR="005E2B30" w:rsidRPr="003E782C" w:rsidRDefault="005E2B30" w:rsidP="005E2B30">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F6493E3" w14:textId="00F90AA2" w:rsidR="007770C6" w:rsidRPr="009A39FD" w:rsidRDefault="007770C6" w:rsidP="001C6AC9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk212110862"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk212110862"/>
       <w:r w:rsidRPr="009A39FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Nom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style7"/>
           </w:rPr>
           <w:id w:val="387851103"/>
           <w:placeholder>
             <w:docPart w:val="EF51D0E97F1349C7A1BDC0FC3E8F7634"/>
           </w:placeholder>
@@ -1614,51 +1493,51 @@
     </w:p>
     <w:p w14:paraId="6A8E1948" w14:textId="5054C9CB" w:rsidR="005E2B30" w:rsidRPr="007770C6" w:rsidRDefault="007770C6" w:rsidP="001C6AC9">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Travailleur social </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06C12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">de l’UDAF : </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="009B52F7">
         <w:rPr>
           <w:rStyle w:val="Style3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
           <w:id w:val="-1145586522"/>
           <w:placeholder>
             <w:docPart w:val="D57A34439BCA4F098FB5B5D0669DF7C2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
@@ -2127,59 +2006,59 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A459E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Concertations partenariales (</w:t>
       </w:r>
       <w:r w:rsidR="000805B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>nombre</w:t>
       </w:r>
       <w:r w:rsidRPr="00A459E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk207358357"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk207358357"/>
       <w:r w:rsidRPr="00A459E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
           <w:id w:val="-115833354"/>
           <w:placeholder>
             <w:docPart w:val="3E49FEB9A912481AA75E6711F1335919"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="009B52F7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
@@ -2316,58 +2195,59 @@
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t xml:space="preserve"> CADRE RESERVE UDAF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58808C0C" w14:textId="77777777" w:rsidR="005E2B30" w:rsidRPr="00256EC3" w:rsidRDefault="005E2B30" w:rsidP="005E2B30">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647D1794" w14:textId="77777777" w:rsidR="007B0844" w:rsidRPr="00A75193" w:rsidRDefault="007B0844" w:rsidP="007B0844">
+    <w:p w14:paraId="0BF8DF82" w14:textId="54722166" w:rsidR="005C0C09" w:rsidRDefault="007B0844" w:rsidP="007B0844">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk223595089"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre de mois à valider :  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
           </w:rPr>
           <w:id w:val="-1745481343"/>
           <w:placeholder>
             <w:docPart w:val="BC7821A3F5CE4628AED1F145843DAA77"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
@@ -2375,304 +2255,404 @@
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">soit      </w:t>
+        <w:t xml:space="preserve">soit   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
           </w:rPr>
           <w:id w:val="-711035666"/>
           <w:placeholder>
             <w:docPart w:val="C170DCBFD6FF40D48449247F70C2411A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">heures.            </w:t>
-      </w:r>
+        <w:t>heures</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0C09">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, correspondant à la période du   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style2"/>
+          </w:rPr>
+          <w:id w:val="-1083219640"/>
+          <w:placeholder>
+            <w:docPart w:val="7A37D9B197A4416D9420FAD0F63AB284"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Policepardfaut"/>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004D5675">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="005C0C09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      au   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Style2"/>
+          </w:rPr>
+          <w:id w:val="2133584255"/>
+          <w:placeholder>
+            <w:docPart w:val="1DF993E127AA4B2FB05BB595834E0433"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Policepardfaut"/>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005C0C09">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="647D1794" w14:textId="3FBF632F" w:rsidR="007B0844" w:rsidRPr="00A75193" w:rsidRDefault="000C5F35" w:rsidP="007B0844">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="707759559"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personne non rencontrée : forfait 2h</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFE84EC" w14:textId="77777777" w:rsidR="007B0844" w:rsidRDefault="00000000" w:rsidP="007B0844">
+    <w:p w14:paraId="2DFE84EC" w14:textId="77777777" w:rsidR="007B0844" w:rsidRDefault="000C5F35" w:rsidP="007B0844">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1352834288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Renouvellement pour   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1871605118"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mois </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1121187225"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 mois </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(Établir la demande sur l’imprimé « renouvellement »)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183E2AC0" w14:textId="77777777" w:rsidR="007B0844" w:rsidRPr="00157DB9" w:rsidRDefault="00000000" w:rsidP="007B0844">
+    <w:p w14:paraId="183E2AC0" w14:textId="77777777" w:rsidR="007B0844" w:rsidRPr="00157DB9" w:rsidRDefault="000C5F35" w:rsidP="007B0844">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1152798365"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fin de mesure </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FAD980" w14:textId="77777777" w:rsidR="007B0844" w:rsidRDefault="00000000" w:rsidP="007B0844">
+    <w:p w14:paraId="23FAD980" w14:textId="77777777" w:rsidR="007B0844" w:rsidRDefault="000C5F35" w:rsidP="007B0844">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1892722413"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00D72F03">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Orientation travaillée dans le cadre de la mesure</w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
@@ -2687,177 +2667,181 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>vers</w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1228153579"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> AEB </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1243717000"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL </w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">classique </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-13924384"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL soutenu </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="482974403"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASP 1 </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -2877,261 +2861,268 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1975132454"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASP 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-2019068948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   MASP 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-60404480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MAJ  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="972103275"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> AESF  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1726057454"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MJAGBF </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B507B3F" w14:textId="77777777" w:rsidR="007B0844" w:rsidRDefault="00000000" w:rsidP="001C6AC9">
+    <w:p w14:paraId="0B507B3F" w14:textId="77777777" w:rsidR="007B0844" w:rsidRDefault="000C5F35" w:rsidP="001C6AC9">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="255"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1494841565"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mesure de protection  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1758212571"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autre :</w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
@@ -3192,94 +3183,96 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="478346090"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mois</w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1885832807"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>6 mois</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2994C5A7" w14:textId="77777777" w:rsidR="007B0844" w:rsidRPr="00D020F9" w:rsidRDefault="007B0844" w:rsidP="005C3193">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1331"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -3678,133 +3671,136 @@
       </w:r>
       <w:r w:rsidR="007770C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005E2B30">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">heures.         </w:t>
       </w:r>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3F4C6C" w14:textId="7651A20A" w:rsidR="005E2B30" w:rsidRDefault="00000000" w:rsidP="005E2B30">
+    <w:p w14:paraId="3E3F4C6C" w14:textId="7651A20A" w:rsidR="005E2B30" w:rsidRDefault="000C5F35" w:rsidP="005E2B30">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Style3"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:b/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="670147879"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005E2B30" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Renouvellement pour   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="671995508"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005E2B30" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mois </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1952471045"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005E2B30" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E2B30" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 mois</w:t>
       </w:r>
       <w:r w:rsidR="005E2B30">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A203B">
@@ -3902,111 +3898,113 @@
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Policepardfaut"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="009B52F7">
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="25A3FB38" w14:textId="7A28AB99" w:rsidR="001A203B" w:rsidRPr="001A203B" w:rsidRDefault="00000000" w:rsidP="005E2B30">
+    <w:p w14:paraId="25A3FB38" w14:textId="7A28AB99" w:rsidR="001A203B" w:rsidRPr="001A203B" w:rsidRDefault="000C5F35" w:rsidP="005E2B30">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="348463853"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A203B" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A203B" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fin de mesure.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE683A2" w14:textId="77777777" w:rsidR="007B0844" w:rsidRDefault="00000000" w:rsidP="007B0844">
+    <w:p w14:paraId="1BE683A2" w14:textId="77777777" w:rsidR="007B0844" w:rsidRDefault="000C5F35" w:rsidP="007B0844">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1151516773"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Orientation </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00D72F03">
@@ -4028,423 +4026,434 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>vers</w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> :  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-44452683"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> AEB </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-159785117"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL </w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">classique </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1135066423"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASLL soutenu </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1139616464"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASP 1 </w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-888953416"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASP 2</w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-366670691"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   MASP 3</w:t>
       </w:r>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="506718244"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MAJ  </w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="197439341"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> AESF  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1103698648"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> MJAGBF  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="595220701"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mesure de protection  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="1935314338"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007B0844" w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autre :</w:t>
       </w:r>
       <w:r w:rsidR="007B0844">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
@@ -4515,94 +4524,96 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-399288643"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mois</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-465897107"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A75193">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A75193">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>6 mois</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32552AE1" w14:textId="77777777" w:rsidR="007B0844" w:rsidRPr="007B0844" w:rsidRDefault="007B0844" w:rsidP="007B0844">
       <w:pPr>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
@@ -6440,56 +6451,52 @@
     </w:tbl>
     <w:p w14:paraId="15D43A7C" w14:textId="09D45BE0" w:rsidR="008A2ABA" w:rsidRDefault="008A2ABA">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AFB423E" w14:textId="77777777" w:rsidR="008A2ABA" w:rsidRDefault="008A2ABA" w:rsidP="005E2B30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="008A2ABA" w:rsidSect="007770C6">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="170" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CC9D25E" w14:textId="2D2F9783" w:rsidR="005E2B30" w:rsidRPr="00A75F45" w:rsidRDefault="005E2B30" w:rsidP="005E2B30">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
@@ -6726,76 +6733,77 @@
             <w:sdtContent>
               <w:p w14:paraId="60E4B1C9" w14:textId="55E7226F" w:rsidR="0095579F" w:rsidRPr="007770C6" w:rsidRDefault="00476310" w:rsidP="007770C6">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                   </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F5A4DF4" w14:textId="77777777" w:rsidR="005E2B30" w:rsidRPr="005C6FB7" w:rsidRDefault="005E2B30" w:rsidP="005E2B30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="466D7D2E" w14:textId="77777777" w:rsidR="005E2B30" w:rsidRDefault="00000000" w:rsidP="005E2B30">
+    <w:p w14:paraId="466D7D2E" w14:textId="77777777" w:rsidR="005E2B30" w:rsidRDefault="000C5F35" w:rsidP="005E2B30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1250705891"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005E2B30" w:rsidRPr="005C6FB7">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005E2B30" w:rsidRPr="005C6FB7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ne souhaite pas s’exprimer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71682B25" w14:textId="77777777" w:rsidR="005E2B30" w:rsidRDefault="005E2B30" w:rsidP="005E2B30">
@@ -6823,89 +6831,91 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Souhaitez-vous renouveler la mesure d’accompagnement  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1063943888"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oui    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1928614372"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  non       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206F4A75" w14:textId="77777777" w:rsidR="005E2B30" w:rsidRDefault="005E2B30" w:rsidP="005E2B30">
@@ -7378,114 +7388,84 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="48FD3745" w14:textId="77777777" w:rsidR="00CC23E3" w:rsidRDefault="00CC23E3">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="283448D4" w14:textId="77777777" w:rsidR="00612BC3" w:rsidRDefault="00612BC3">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="78DAA7D5" w14:textId="77777777" w:rsidR="00612BC3" w:rsidRDefault="00612BC3">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1B6F7AD9" w14:textId="77777777" w:rsidR="00824C98" w:rsidRDefault="00824C98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="11D2E351" w14:textId="77777777" w:rsidR="00824C98" w:rsidRDefault="00824C98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3B69F880" w14:textId="615BC527" w:rsidR="00E00DA8" w:rsidRDefault="00E00DA8">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2F050BEA" wp14:editId="6E8884BD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>3943350</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>284480</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2592705" cy="257175"/>
               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="220" name="Zone de texte 220"/>
               <wp:cNvGraphicFramePr>
@@ -7509,118 +7489,158 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3D7DB3B1" w14:textId="05A33139" w:rsidR="00E00DA8" w:rsidRPr="00AA5227" w:rsidRDefault="00CC23E3" w:rsidP="00CC23E3">
+                        <w:p w14:paraId="3D7DB3B1" w14:textId="2151E6EC" w:rsidR="00E00DA8" w:rsidRPr="00AA5227" w:rsidRDefault="00CC23E3" w:rsidP="00CC23E3">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                               <w:i/>
                               <w:iCs/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>Version applicable au 01/01/2026</w:t>
+                            <w:t>Version applicable au 01/0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00DC0153">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>/2026</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2F050BEA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Zone de texte 220" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:310.5pt;margin-top:22.4pt;width:204.15pt;height:20.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLOB0e3gEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46NZlmNOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbGzrx8lJ2m33YpeBJGiH997pDdX09CzvUJvwFY8Xyw5U1ZCY2xb8R/f7959&#10;4MwHYRvRg1UVPyjPr7Zv32xGV6oCOugbhYxArC9HV/EuBFdmmZedGoRfgFOWHjXgIAKF2GYNipHQ&#10;hz4rlsv32QjYOASpvKfs7fzItwlfayXDg9ZeBdZXnLiFdGI663hm240oWxSuM/JIQ7yAxSCMpaZn&#10;qFsRBNuh+Q9qMBLBgw4LCUMGWhupkgZSky//UfPYCaeSFjLHu7NN/vVg5df9o/uGLEwfYaIBJhHe&#10;3YP86ZmFm07YVl0jwtgp0VDjPFqWjc6Xx0+j1b70EaQev0BDQxa7AAlo0jhEV0gnI3QawOFsupoC&#10;k5QsVpfFerniTNJbsVrn61VqIcrT1w59+KRgYPFScaShJnSxv/chshHlqSQ2s3Bn+j4Ntrd/Jagw&#10;ZhL7SHimHqZ6ouqooobmQDoQ5j2hvaZLB/ibs5F2pOL+106g4qz/bMmLy/ziIi5VCuiCz7P1KSus&#10;JIiKy4CczcFNmFdw59C0HfWYfbdwTc5pk0Q98Tkypg1IWo/bGlfseZyqnv6p7R8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBME4S44gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhs&#10;ELXzaFVCnApVKoJlC0V058ZDErDHUey24e/rrmA5mqt7zykXozXsiIPvHElIJgIYUu10R42E97fV&#10;/RyYD4q0Mo5Qwi96WFTXV6UqtDvRGo+b0LBYQr5QEtoQ+oJzX7dolZ+4Hin+vtxgVYjn0HA9qFMs&#10;t4anQsy4VR3FhVb1uGyx/tkcrATzke34drsU9LpKnnfT9cvn910u5e3N+PQILOAY/sJwwY/oUEWm&#10;vTuQ9sxImKVJdAkS8jwqXAIifciA7SXMpxnwquT/FaozAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMs4HR7eAQAAmwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAEwThLjiAAAACgEAAA8AAAAAAAAAAAAAAAAAOAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3D7DB3B1" w14:textId="05A33139" w:rsidR="00E00DA8" w:rsidRPr="00AA5227" w:rsidRDefault="00CC23E3" w:rsidP="00CC23E3">
+                  <w:p w14:paraId="3D7DB3B1" w14:textId="2151E6EC" w:rsidR="00E00DA8" w:rsidRPr="00AA5227" w:rsidRDefault="00CC23E3" w:rsidP="00CC23E3">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>Version applicable au 01/01/2026</w:t>
+                      <w:t>Version applicable au 01/0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00DC0153">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>/2026</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5238BF41" wp14:editId="45F4A94B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="rightMargin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>339090</wp:posOffset>
               </wp:positionV>
@@ -7772,171 +7792,170 @@
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00DC351B">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B260F7"/>
     <w:rsid w:val="000100FB"/>
     <w:rsid w:val="000408E3"/>
     <w:rsid w:val="000805B6"/>
     <w:rsid w:val="00097923"/>
     <w:rsid w:val="000B03FD"/>
+    <w:rsid w:val="000C5F35"/>
     <w:rsid w:val="000F318B"/>
     <w:rsid w:val="001177D5"/>
     <w:rsid w:val="00143C5C"/>
     <w:rsid w:val="00153F7F"/>
     <w:rsid w:val="001A09FF"/>
     <w:rsid w:val="001A203B"/>
     <w:rsid w:val="001C6AC9"/>
     <w:rsid w:val="001D6187"/>
+    <w:rsid w:val="0021630D"/>
     <w:rsid w:val="00227228"/>
     <w:rsid w:val="002C0670"/>
     <w:rsid w:val="002C4A8E"/>
+    <w:rsid w:val="00303893"/>
     <w:rsid w:val="00355C4E"/>
     <w:rsid w:val="00370E4E"/>
     <w:rsid w:val="00382248"/>
     <w:rsid w:val="003A1889"/>
+    <w:rsid w:val="003F6CC9"/>
     <w:rsid w:val="004748D6"/>
     <w:rsid w:val="00476310"/>
     <w:rsid w:val="004847F8"/>
     <w:rsid w:val="00494C36"/>
+    <w:rsid w:val="004D5675"/>
     <w:rsid w:val="00507354"/>
     <w:rsid w:val="0055126B"/>
     <w:rsid w:val="00552CB9"/>
     <w:rsid w:val="00560597"/>
+    <w:rsid w:val="005C0C09"/>
     <w:rsid w:val="005C3193"/>
     <w:rsid w:val="005E1B6E"/>
     <w:rsid w:val="005E2B30"/>
     <w:rsid w:val="00612BC3"/>
     <w:rsid w:val="006A6B3E"/>
     <w:rsid w:val="00710AF8"/>
     <w:rsid w:val="00717FBA"/>
     <w:rsid w:val="007213B3"/>
     <w:rsid w:val="0075032C"/>
     <w:rsid w:val="007538B8"/>
     <w:rsid w:val="007770C6"/>
     <w:rsid w:val="007838C4"/>
     <w:rsid w:val="007B0844"/>
     <w:rsid w:val="007F5452"/>
     <w:rsid w:val="00811E08"/>
     <w:rsid w:val="00824C98"/>
     <w:rsid w:val="00836169"/>
     <w:rsid w:val="008521E2"/>
     <w:rsid w:val="008757AD"/>
     <w:rsid w:val="008A2ABA"/>
     <w:rsid w:val="008F65E7"/>
     <w:rsid w:val="009212D5"/>
     <w:rsid w:val="0095579F"/>
     <w:rsid w:val="00957EF1"/>
     <w:rsid w:val="00964BE0"/>
     <w:rsid w:val="009B52F7"/>
     <w:rsid w:val="009D3E9B"/>
     <w:rsid w:val="00A75787"/>
     <w:rsid w:val="00AC1585"/>
     <w:rsid w:val="00AE2425"/>
     <w:rsid w:val="00AF68A8"/>
     <w:rsid w:val="00B260F7"/>
     <w:rsid w:val="00B5767D"/>
     <w:rsid w:val="00BA092C"/>
     <w:rsid w:val="00BB4BE9"/>
     <w:rsid w:val="00BB7974"/>
     <w:rsid w:val="00BD50BC"/>
     <w:rsid w:val="00BF05B0"/>
+    <w:rsid w:val="00C1754A"/>
     <w:rsid w:val="00C7328B"/>
     <w:rsid w:val="00C75600"/>
     <w:rsid w:val="00CC23E3"/>
     <w:rsid w:val="00CD583E"/>
     <w:rsid w:val="00D41F16"/>
     <w:rsid w:val="00DA6C12"/>
+    <w:rsid w:val="00DC0153"/>
     <w:rsid w:val="00DF6322"/>
     <w:rsid w:val="00E00DA8"/>
     <w:rsid w:val="00E139D1"/>
     <w:rsid w:val="00E24B80"/>
     <w:rsid w:val="00E26717"/>
     <w:rsid w:val="00E3218E"/>
     <w:rsid w:val="00E731D9"/>
     <w:rsid w:val="00E976CC"/>
     <w:rsid w:val="00EB7939"/>
     <w:rsid w:val="00EE63AF"/>
+    <w:rsid w:val="00FA3034"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="064CB3A3"/>
@@ -8729,1677 +8748,1677 @@
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style9">
     <w:name w:val="Style9"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BA092C"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FE0164B5E30B4426BE63436D6006FC7E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{947F54BA-C884-43D6-AB50-EC392DCBEB6C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00987078" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00987078" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="FE0164B5E30B4426BE63436D6006FC7E1"/>
+            <w:pStyle w:val="FE0164B5E30B4426BE63436D6006FC7E2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">                               </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7B85E62232EC413BAEA0CC34FF0F4431"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F2B74442-A0DB-4470-91CE-9186431F4E4D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00987078" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00987078" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="7B85E62232EC413BAEA0CC34FF0F44311"/>
+            <w:pStyle w:val="7B85E62232EC413BAEA0CC34FF0F44312"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="97E936BD18B64D679068CF5B1125ECB0"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C587ABE8-8ECD-43C8-842B-9C53EA19C582}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00987078" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00987078" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="97E936BD18B64D679068CF5B1125ECB01"/>
+            <w:pStyle w:val="97E936BD18B64D679068CF5B1125ECB02"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EF51D0E97F1349C7A1BDC0FC3E8F7634"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2071DF27-1150-457B-B656-55663E89998B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="EF51D0E97F1349C7A1BDC0FC3E8F76341"/>
+            <w:pStyle w:val="EF51D0E97F1349C7A1BDC0FC3E8F76342"/>
           </w:pPr>
           <w:r w:rsidRPr="00782D69">
             <w:rPr>
               <w:rStyle w:val="Style7"/>
             </w:rPr>
             <w:t xml:space="preserve">                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F61526BED231434683328510F7FAFE69"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D3C3E36C-8222-4BB0-A75D-86C647314BAF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="F61526BED231434683328510F7FAFE691"/>
+            <w:pStyle w:val="F61526BED231434683328510F7FAFE692"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">                 </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E7CABE11BDD045A397051D3CBAC316B7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5294A5A7-58F8-470C-B2F5-DC011CCCA89D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="E7CABE11BDD045A397051D3CBAC316B71"/>
+            <w:pStyle w:val="E7CABE11BDD045A397051D3CBAC316B72"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B47A9CC7252040A19D008AB0BBB30445"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{11DB36F4-CF7C-4DE5-B6C0-35EFBB6F2818}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="B47A9CC7252040A19D008AB0BBB304451"/>
+            <w:pStyle w:val="B47A9CC7252040A19D008AB0BBB304452"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8ACFFCC4DDB48E4A68DC56FD4C316AD"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58071B60-F611-47BD-9D3E-AA425B592B18}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="E8ACFFCC4DDB48E4A68DC56FD4C316AD1"/>
+            <w:pStyle w:val="E8ACFFCC4DDB48E4A68DC56FD4C316AD2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="77466213B818447EACBF004A5D3B82B1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D438BD9-8200-4273-B7B0-247CB0F5BCAE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="77466213B818447EACBF004A5D3B82B11"/>
+            <w:pStyle w:val="77466213B818447EACBF004A5D3B82B12"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E98B487E410249A881BC99450514B44B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E19F9A5C-7E1F-416A-BC27-46D4FB3DB02D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="E98B487E410249A881BC99450514B44B1"/>
+            <w:pStyle w:val="E98B487E410249A881BC99450514B44B2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B1D34B7B28B3499EAFF8C04D3FFCBA39"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9AF8874C-30CF-4362-A560-BFB24800BEE2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="B1D34B7B28B3499EAFF8C04D3FFCBA391"/>
+            <w:pStyle w:val="B1D34B7B28B3499EAFF8C04D3FFCBA392"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">                 </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="79169C42616F4CDD81F221998E37EB06"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E2BFDC5C-0DFA-4B20-BB45-EEA931E03068}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="79169C42616F4CDD81F221998E37EB061"/>
+            <w:pStyle w:val="79169C42616F4CDD81F221998E37EB062"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                 </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB75BD73EF0B467CAC9B73F74A0AB5F4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D60E2FD1-D079-49E1-8895-97A3CDC9FF64}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="FB75BD73EF0B467CAC9B73F74A0AB5F41"/>
+            <w:pStyle w:val="FB75BD73EF0B467CAC9B73F74A0AB5F42"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44A137392E0A4FFE9412349E6FD6770B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6975B67-C587-4387-B627-2A37AFC32B73}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="44A137392E0A4FFE9412349E6FD6770B1"/>
+            <w:pStyle w:val="44A137392E0A4FFE9412349E6FD6770B2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8D497334FFD14C40BFFBAE581EA17562"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{59AEB7B0-44D7-4D3B-B9E5-5EF0DA6B1F3A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="8D497334FFD14C40BFFBAE581EA175621"/>
+            <w:pStyle w:val="8D497334FFD14C40BFFBAE581EA175622"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F0C2670682A411D85335844AD55195A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{482F145E-BD3E-4E0E-82B0-B3123729FC4C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E1B43" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="005E1B43" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="9F0C2670682A411D85335844AD55195A1"/>
+            <w:pStyle w:val="9F0C2670682A411D85335844AD55195A2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8994A9188FE243F683C8F3726A4B45F9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2DDEF310-CE6F-44B4-9281-85B03764EA14}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="8994A9188FE243F683C8F3726A4B45F91"/>
+            <w:pStyle w:val="8994A9188FE243F683C8F3726A4B45F92"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="385FE0F8E69B4F75884913B6C7081CD5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A999A59E-5631-497D-9CBD-DA0353E9E521}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="385FE0F8E69B4F75884913B6C7081CD51"/>
+            <w:pStyle w:val="385FE0F8E69B4F75884913B6C7081CD52"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CE9D3DEB9E1549539F8BD0EC25F6D85F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1400FC72-2109-44AB-9A9E-A287CA1988DA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="CE9D3DEB9E1549539F8BD0EC25F6D85F1"/>
+            <w:pStyle w:val="CE9D3DEB9E1549539F8BD0EC25F6D85F2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F591750F877847C1B0484F40351514BE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{233F6015-E3C8-4640-8B51-9D1EF61BD0EC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="F591750F877847C1B0484F40351514BE1"/>
+            <w:pStyle w:val="F591750F877847C1B0484F40351514BE2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B2AFE249ECB3415E97968233EE23C9DC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EC7F90B1-E277-48A8-BC40-C6548C03D79F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="B2AFE249ECB3415E97968233EE23C9DC1"/>
+            <w:pStyle w:val="B2AFE249ECB3415E97968233EE23C9DC2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="91DD289A5DAA495AB49F86553F742D6D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{79DFDDD2-75BA-4448-A1BE-8405E7F9ED1A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="91DD289A5DAA495AB49F86553F742D6D1"/>
+            <w:pStyle w:val="91DD289A5DAA495AB49F86553F742D6D2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CA8276480CC14DF0AB23ED81CD8C653F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FF3066ED-EA2C-4912-B288-B7226EE18993}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="CA8276480CC14DF0AB23ED81CD8C653F1"/>
+            <w:pStyle w:val="CA8276480CC14DF0AB23ED81CD8C653F2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DF2C21714B4646D685C11B1E6440C422"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5DBFAB1-3AB0-4E68-804E-91B0C17A45D8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="DF2C21714B4646D685C11B1E6440C4221"/>
+            <w:pStyle w:val="DF2C21714B4646D685C11B1E6440C4222"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="571D85150E974C2EBE69850665751AD1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B146827B-359D-48D9-B234-C4D67E6AA6D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="571D85150E974C2EBE69850665751AD11"/>
+            <w:pStyle w:val="571D85150E974C2EBE69850665751AD12"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="27DF73AD999B4CA491C967B4028D557D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{05AF5B7C-FB2E-4828-8123-6B9ECFA5F4A1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="27DF73AD999B4CA491C967B4028D557D1"/>
+            <w:pStyle w:val="27DF73AD999B4CA491C967B4028D557D2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1D3268C682BC4499930D88245C9E73C4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC83C27C-F15E-4418-9530-04DB0F2F12C9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="1D3268C682BC4499930D88245C9E73C41"/>
+            <w:pStyle w:val="1D3268C682BC4499930D88245C9E73C42"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF6403A0D4CA4DCF80FF36608B5D412B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48A5CC74-9FEE-4598-9B2D-82AF03637791}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="FF6403A0D4CA4DCF80FF36608B5D412B1"/>
+            <w:pStyle w:val="FF6403A0D4CA4DCF80FF36608B5D412B2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="498088ACD1DD411CBA716C3AD2ADC70F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{30684823-4DD7-4EDE-A355-7383F2AE6701}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="498088ACD1DD411CBA716C3AD2ADC70F1"/>
+            <w:pStyle w:val="498088ACD1DD411CBA716C3AD2ADC70F2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7650316440274B5AA395824705BBC2F9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CD3093CD-8F1E-4841-9210-559639EA33E7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="7650316440274B5AA395824705BBC2F91"/>
+            <w:pStyle w:val="7650316440274B5AA395824705BBC2F92"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="45415126C33445D1BC8F99618478D36E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9DA2A976-E56F-4CC7-905A-F251FED37DE7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="45415126C33445D1BC8F99618478D36E1"/>
+            <w:pStyle w:val="45415126C33445D1BC8F99618478D36E2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="11E59157DB364E72A95B430671350AEC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DFDCF2F9-75E7-444E-9219-356957F7DFD1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="11E59157DB364E72A95B430671350AEC1"/>
+            <w:pStyle w:val="11E59157DB364E72A95B430671350AEC2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A02390EE50134A0C8FA8AA1969B9277D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CA8251A-14B2-4FE8-B648-282506B1A1BE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B10C87" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="00B10C87" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="A02390EE50134A0C8FA8AA1969B9277D1"/>
+            <w:pStyle w:val="A02390EE50134A0C8FA8AA1969B9277D2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t xml:space="preserve">                   </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="72F00FB827014F9993949AA73A0CFE61"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC4A31C1-E7AD-4342-966D-5A39E8EC651F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C4DF0" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="006C4DF0" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="72F00FB827014F9993949AA73A0CFE61"/>
+            <w:pStyle w:val="72F00FB827014F9993949AA73A0CFE612"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D57A34439BCA4F098FB5B5D0669DF7C2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6EF0DE10-BA99-4963-9537-A3F4A59AAD4A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C4DF0" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="006C4DF0" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="D57A34439BCA4F098FB5B5D0669DF7C2"/>
+            <w:pStyle w:val="D57A34439BCA4F098FB5B5D0669DF7C22"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9A6C7B59D8C46D69C0DBB805A5C6D8B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{19C7E4B1-00EC-4397-AAFB-E7BA16CFF778}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C4DF0" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="006C4DF0" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="E9A6C7B59D8C46D69C0DBB805A5C6D8B"/>
+            <w:pStyle w:val="E9A6C7B59D8C46D69C0DBB805A5C6D8B2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0483E4369271498DBD2457782F435AEE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{28E73BF7-B921-44A5-A0B0-50708101386F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C4DF0" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="006C4DF0" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="0483E4369271498DBD2457782F435AEE"/>
+            <w:pStyle w:val="0483E4369271498DBD2457782F435AEE2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1DCA2DD21644405D951ED5D09C444144"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{21998C75-68BB-4CB4-AB37-0F65C93435A4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C4DF0" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="006C4DF0" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="1DCA2DD21644405D951ED5D09C444144"/>
+            <w:pStyle w:val="1DCA2DD21644405D951ED5D09C4441442"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E49FEB9A912481AA75E6711F1335919"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F8B7921E-43F8-4724-B1D5-A2BC1311B224}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C4DF0" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="006C4DF0" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="3E49FEB9A912481AA75E6711F1335919"/>
+            <w:pStyle w:val="3E49FEB9A912481AA75E6711F13359192"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B5530320CEBC4878A21A370A0390A738"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9BC04EF6-1738-4A02-80B0-D1E0F911F665}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C4DF0" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="006C4DF0" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="B5530320CEBC4878A21A370A0390A738"/>
+            <w:pStyle w:val="B5530320CEBC4878A21A370A0390A7382"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2184C62623E4C7EA69B0A8A272B8E80"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E5D5463-6ABB-40CE-9464-9F2AAC90AA99}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="006C4DF0" w:rsidRDefault="006C4DF0" w:rsidP="006C4DF0">
+        <w:p w:rsidR="006C4DF0" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="E2184C62623E4C7EA69B0A8A272B8E80"/>
+            <w:pStyle w:val="E2184C62623E4C7EA69B0A8A272B8E802"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C1C43FBC83764FF39BC4AD08E3F11250"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8241AD5D-A190-4945-9A32-94AC20AF6721}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="C1C43FBC83764FF39BC4AD08E3F11250"/>
+            <w:pStyle w:val="C1C43FBC83764FF39BC4AD08E3F112502"/>
           </w:pPr>
-          <w:r w:rsidRPr="00D020F9">
+          <w:r w:rsidRPr="001C6AC9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">                                             </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7296ACD43C414CD7B20C4328E898BC36"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A62D5B0C-598C-4183-8AF5-46FF04A24C99}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="7296ACD43C414CD7B20C4328E898BC36"/>
+            <w:pStyle w:val="7296ACD43C414CD7B20C4328E898BC362"/>
           </w:pPr>
-          <w:r w:rsidRPr="00D020F9">
+          <w:r w:rsidRPr="001C6AC9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">                                             </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3DBE514A069C402AB23DD1999F5F2EED"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{06A73131-C05D-4730-B856-E1DCBE1074C1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="3DBE514A069C402AB23DD1999F5F2EED"/>
+            <w:pStyle w:val="3DBE514A069C402AB23DD1999F5F2EED2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00D020F9">
+          <w:r w:rsidRPr="001C6AC9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">                                             </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6CD1B613AEF643CABA9BA4ACBCC1882A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C61F72DA-F8C5-4ABD-BAE9-3B146C76FBEF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="6CD1B613AEF643CABA9BA4ACBCC1882A"/>
+            <w:pStyle w:val="6CD1B613AEF643CABA9BA4ACBCC1882A2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00D020F9">
+          <w:r w:rsidRPr="001C6AC9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">                                             </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EFE313B826C546CFAE5FA3191D165703"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45E73218-9058-4E7D-955F-7F5D0B90D742}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="EFE313B826C546CFAE5FA3191D165703"/>
+            <w:pStyle w:val="EFE313B826C546CFAE5FA3191D1657032"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BC7821A3F5CE4628AED1F145843DAA77"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EAE54B31-39DC-4B16-8251-B37A9EDC17D1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="BC7821A3F5CE4628AED1F145843DAA77"/>
+            <w:pStyle w:val="BC7821A3F5CE4628AED1F145843DAA772"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C170DCBFD6FF40D48449247F70C2411A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{99A106BD-D298-40BE-8CB4-A8007E1021AE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="C170DCBFD6FF40D48449247F70C2411A"/>
+            <w:pStyle w:val="C170DCBFD6FF40D48449247F70C2411A2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="87D901725A914EEFB9AFE83D0A101AFD"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF5B726B-D2DC-45DE-AC84-65DA8A0D00CC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="87D901725A914EEFB9AFE83D0A101AFD"/>
+            <w:pStyle w:val="87D901725A914EEFB9AFE83D0A101AFD2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="16CE460B15D64F8FAFF7C57530B1A939"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B16EDDA5-40BB-4C21-BCB2-B13CA98A68F3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009D1815" w:rsidRDefault="004D027C" w:rsidP="004D027C">
+        <w:p w:rsidR="009D1815" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="16CE460B15D64F8FAFF7C57530B1A939"/>
+            <w:pStyle w:val="16CE460B15D64F8FAFF7C57530B1A9392"/>
           </w:pPr>
           <w:r w:rsidRPr="00D020F9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">                                 </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F3D2142105034267B830EFC16691D713"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{11B250F6-D305-4230-AFC6-88E720FA38DB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0062378B" w:rsidRDefault="009D1815" w:rsidP="009D1815">
+        <w:p w:rsidR="0062378B" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="F3D2142105034267B830EFC16691D713"/>
+            <w:pStyle w:val="F3D2142105034267B830EFC16691D7132"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t xml:space="preserve">             </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6CA14B19E3784169B95A7EF6EA650D7B"/>
+        <w:name w:val="475ECA7041C447DD85B3C9E69D19FB07"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{582EDA1D-A45D-4EBC-9015-3282C80D8A4B}"/>
+        <w:guid w:val="{4E00F984-DD3D-4EE1-8D76-7E4FDFA64ACB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0062378B" w:rsidRDefault="009D1815" w:rsidP="009D1815">
+        <w:p w:rsidR="00C61812" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="6CA14B19E3784169B95A7EF6EA650D7B"/>
+            <w:pStyle w:val="475ECA7041C447DD85B3C9E69D19FB072"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00157DB9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">             </w:t>
+            <w:t xml:space="preserve">      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F62684097C1548389C538DF4F525EC05"/>
+        <w:name w:val="7A37D9B197A4416D9420FAD0F63AB284"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C1B376E0-6F8F-4040-B4FE-B7F8245268BB}"/>
+        <w:guid w:val="{A8EEC6D2-5CBE-4AAE-BD42-88D5AB7B5415}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0062378B" w:rsidRDefault="009D1815" w:rsidP="009D1815">
+        <w:p w:rsidR="00C61812" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="F62684097C1548389C538DF4F525EC05"/>
+            <w:pStyle w:val="7A37D9B197A4416D9420FAD0F63AB2842"/>
           </w:pPr>
-          <w:r w:rsidRPr="00157DB9">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">      </w:t>
+            <w:t xml:space="preserve">        </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7F23CBED185A4596840742FAE100EF85"/>
+        <w:name w:val="1DF993E127AA4B2FB05BB595834E0433"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{63010F83-F001-4CF9-A282-DCE54DE19033}"/>
+        <w:guid w:val="{39D87B91-F9F3-45E7-80C5-B22919CF71EB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0062378B" w:rsidRDefault="009D1815" w:rsidP="009D1815">
+        <w:p w:rsidR="00C61812" w:rsidRDefault="00C61812" w:rsidP="00C61812">
           <w:pPr>
-            <w:pStyle w:val="7F23CBED185A4596840742FAE100EF85"/>
+            <w:pStyle w:val="1DF993E127AA4B2FB05BB595834E04332"/>
           </w:pPr>
-          <w:r w:rsidRPr="00157DB9">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t xml:space="preserve">      </w:t>
+            <w:t xml:space="preserve">        </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -10466,81 +10485,84 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008108E8"/>
     <w:rsid w:val="000A0462"/>
     <w:rsid w:val="00182EA7"/>
     <w:rsid w:val="001A09FF"/>
+    <w:rsid w:val="0021630D"/>
     <w:rsid w:val="002C4A8E"/>
     <w:rsid w:val="002F6FE8"/>
     <w:rsid w:val="003649E9"/>
     <w:rsid w:val="00400117"/>
     <w:rsid w:val="004D027C"/>
     <w:rsid w:val="004F0DD9"/>
     <w:rsid w:val="004F192D"/>
     <w:rsid w:val="004F1CCF"/>
     <w:rsid w:val="004F5726"/>
     <w:rsid w:val="00552CB9"/>
     <w:rsid w:val="00560597"/>
     <w:rsid w:val="005E1B43"/>
     <w:rsid w:val="006019D8"/>
     <w:rsid w:val="0062378B"/>
     <w:rsid w:val="00630C63"/>
     <w:rsid w:val="006452FB"/>
     <w:rsid w:val="006C4DF0"/>
     <w:rsid w:val="00797B5A"/>
     <w:rsid w:val="008108E8"/>
     <w:rsid w:val="00870696"/>
     <w:rsid w:val="008757AD"/>
     <w:rsid w:val="009303BC"/>
     <w:rsid w:val="00957EF1"/>
     <w:rsid w:val="00987078"/>
     <w:rsid w:val="009D1815"/>
     <w:rsid w:val="00A74FC5"/>
     <w:rsid w:val="00B10C87"/>
     <w:rsid w:val="00B51810"/>
+    <w:rsid w:val="00C61812"/>
     <w:rsid w:val="00D974A4"/>
     <w:rsid w:val="00DC2884"/>
     <w:rsid w:val="00E139D1"/>
+    <w:rsid w:val="00FA3034"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -10950,793 +10972,612 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009D1815"/>
+    <w:rsid w:val="00C61812"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style7">
     <w:name w:val="Style7"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="006C4DF0"/>
+    <w:rsid w:val="00C61812"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:caps/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:vanish w:val="0"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F86391E4910741F985BD5A3DA1858BF51">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3D2142105034267B830EFC16691D7132">
+    <w:name w:val="F3D2142105034267B830EFC16691D7132"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DA987E6B2CB44C8BEE4737BD21765BE1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="475ECA7041C447DD85B3C9E69D19FB072">
+    <w:name w:val="475ECA7041C447DD85B3C9E69D19FB072"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA37D5DC5012454A97BF80BA0B547BC91">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE0164B5E30B4426BE63436D6006FC7E2">
+    <w:name w:val="FE0164B5E30B4426BE63436D6006FC7E2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE0164B5E30B4426BE63436D6006FC7E1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF51D0E97F1349C7A1BDC0FC3E8F76342">
+    <w:name w:val="EF51D0E97F1349C7A1BDC0FC3E8F76342"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF51D0E97F1349C7A1BDC0FC3E8F76341">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F61526BED231434683328510F7FAFE692">
+    <w:name w:val="F61526BED231434683328510F7FAFE692"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F61526BED231434683328510F7FAFE691">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7CABE11BDD045A397051D3CBAC316B72">
+    <w:name w:val="E7CABE11BDD045A397051D3CBAC316B72"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7CABE11BDD045A397051D3CBAC316B71">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72F00FB827014F9993949AA73A0CFE612">
+    <w:name w:val="72F00FB827014F9993949AA73A0CFE612"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72F00FB827014F9993949AA73A0CFE61">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D57A34439BCA4F098FB5B5D0669DF7C22">
+    <w:name w:val="D57A34439BCA4F098FB5B5D0669DF7C22"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D57A34439BCA4F098FB5B5D0669DF7C2">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9A6C7B59D8C46D69C0DBB805A5C6D8B2">
+    <w:name w:val="E9A6C7B59D8C46D69C0DBB805A5C6D8B2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9A6C7B59D8C46D69C0DBB805A5C6D8B">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B85E62232EC413BAEA0CC34FF0F44312">
+    <w:name w:val="7B85E62232EC413BAEA0CC34FF0F44312"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B85E62232EC413BAEA0CC34FF0F44311">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B47A9CC7252040A19D008AB0BBB304452">
+    <w:name w:val="B47A9CC7252040A19D008AB0BBB304452"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B47A9CC7252040A19D008AB0BBB304451">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0483E4369271498DBD2457782F435AEE2">
+    <w:name w:val="0483E4369271498DBD2457782F435AEE2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0483E4369271498DBD2457782F435AEE">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8ACFFCC4DDB48E4A68DC56FD4C316AD2">
+    <w:name w:val="E8ACFFCC4DDB48E4A68DC56FD4C316AD2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8ACFFCC4DDB48E4A68DC56FD4C316AD1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77466213B818447EACBF004A5D3B82B12">
+    <w:name w:val="77466213B818447EACBF004A5D3B82B12"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="77466213B818447EACBF004A5D3B82B11">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98B487E410249A881BC99450514B44B2">
+    <w:name w:val="E98B487E410249A881BC99450514B44B2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E98B487E410249A881BC99450514B44B1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E49FEB9A912481AA75E6711F13359192">
+    <w:name w:val="3E49FEB9A912481AA75E6711F13359192"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E49FEB9A912481AA75E6711F1335919">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DCA2DD21644405D951ED5D09C4441442">
+    <w:name w:val="1DCA2DD21644405D951ED5D09C4441442"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DCA2DD21644405D951ED5D09C444144">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC7821A3F5CE4628AED1F145843DAA772">
+    <w:name w:val="BC7821A3F5CE4628AED1F145843DAA772"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F920036B21F4E87BF16F1BFD4DD75EF1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C170DCBFD6FF40D48449247F70C2411A2">
+    <w:name w:val="C170DCBFD6FF40D48449247F70C2411A2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E4C0FB871954AA89908A98AC90E43E71">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A37D9B197A4416D9420FAD0F63AB2842">
+    <w:name w:val="7A37D9B197A4416D9420FAD0F63AB2842"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEA151FF02904AD4B58B4A7DB069B1FC">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DF993E127AA4B2FB05BB595834E04332">
+    <w:name w:val="1DF993E127AA4B2FB05BB595834E04332"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79DA4C91A9EB4971B54C8A5F7D71E1AB">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87D901725A914EEFB9AFE83D0A101AFD2">
+    <w:name w:val="87D901725A914EEFB9AFE83D0A101AFD2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1D34B7B28B3499EAFF8C04D3FFCBA391">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16CE460B15D64F8FAFF7C57530B1A9392">
+    <w:name w:val="16CE460B15D64F8FAFF7C57530B1A9392"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B5530320CEBC4878A21A370A0390A738">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1D34B7B28B3499EAFF8C04D3FFCBA392">
+    <w:name w:val="B1D34B7B28B3499EAFF8C04D3FFCBA392"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB75BD73EF0B467CAC9B73F74A0AB5F41">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B5530320CEBC4878A21A370A0390A7382">
+    <w:name w:val="B5530320CEBC4878A21A370A0390A7382"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44A137392E0A4FFE9412349E6FD6770B1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB75BD73EF0B467CAC9B73F74A0AB5F42">
+    <w:name w:val="FB75BD73EF0B467CAC9B73F74A0AB5F42"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79169C42616F4CDD81F221998E37EB061">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44A137392E0A4FFE9412349E6FD6770B2">
+    <w:name w:val="44A137392E0A4FFE9412349E6FD6770B2"/>
+    <w:rsid w:val="00C61812"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79169C42616F4CDD81F221998E37EB062">
+    <w:name w:val="79169C42616F4CDD81F221998E37EB062"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="705" w:hanging="705"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2184C62623E4C7EA69B0A8A272B8E80">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2184C62623E4C7EA69B0A8A272B8E802">
+    <w:name w:val="E2184C62623E4C7EA69B0A8A272B8E802"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="705" w:hanging="705"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5C44549E2194D71A262C415DA11B4F51">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFE313B826C546CFAE5FA3191D1657032">
+    <w:name w:val="EFE313B826C546CFAE5FA3191D1657032"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51806D2BA3754D0591A04D49875700F3">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1C43FBC83764FF39BC4AD08E3F112502">
+    <w:name w:val="C1C43FBC83764FF39BC4AD08E3F112502"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97E936BD18B64D679068CF5B1125ECB01">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7296ACD43C414CD7B20C4328E898BC362">
+    <w:name w:val="7296ACD43C414CD7B20C4328E898BC362"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8994A9188FE243F683C8F3726A4B45F91">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DBE514A069C402AB23DD1999F5F2EED2">
+    <w:name w:val="3DBE514A069C402AB23DD1999F5F2EED2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385FE0F8E69B4F75884913B6C7081CD51">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CD1B613AEF643CABA9BA4ACBCC1882A2">
+    <w:name w:val="6CD1B613AEF643CABA9BA4ACBCC1882A2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE9D3DEB9E1549539F8BD0EC25F6D85F1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97E936BD18B64D679068CF5B1125ECB02">
+    <w:name w:val="97E936BD18B64D679068CF5B1125ECB02"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F591750F877847C1B0484F40351514BE1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8994A9188FE243F683C8F3726A4B45F92">
+    <w:name w:val="8994A9188FE243F683C8F3726A4B45F92"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2AFE249ECB3415E97968233EE23C9DC1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="385FE0F8E69B4F75884913B6C7081CD52">
+    <w:name w:val="385FE0F8E69B4F75884913B6C7081CD52"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91DD289A5DAA495AB49F86553F742D6D1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE9D3DEB9E1549539F8BD0EC25F6D85F2">
+    <w:name w:val="CE9D3DEB9E1549539F8BD0EC25F6D85F2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA8276480CC14DF0AB23ED81CD8C653F1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F591750F877847C1B0484F40351514BE2">
+    <w:name w:val="F591750F877847C1B0484F40351514BE2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="571D85150E974C2EBE69850665751AD11">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2AFE249ECB3415E97968233EE23C9DC2">
+    <w:name w:val="B2AFE249ECB3415E97968233EE23C9DC2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF2C21714B4646D685C11B1E6440C4221">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91DD289A5DAA495AB49F86553F742D6D2">
+    <w:name w:val="91DD289A5DAA495AB49F86553F742D6D2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27DF73AD999B4CA491C967B4028D557D1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA8276480CC14DF0AB23ED81CD8C653F2">
+    <w:name w:val="CA8276480CC14DF0AB23ED81CD8C653F2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D3268C682BC4499930D88245C9E73C41">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="571D85150E974C2EBE69850665751AD12">
+    <w:name w:val="571D85150E974C2EBE69850665751AD12"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="498088ACD1DD411CBA716C3AD2ADC70F1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF2C21714B4646D685C11B1E6440C4222">
+    <w:name w:val="DF2C21714B4646D685C11B1E6440C4222"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF6403A0D4CA4DCF80FF36608B5D412B1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27DF73AD999B4CA491C967B4028D557D2">
+    <w:name w:val="27DF73AD999B4CA491C967B4028D557D2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7650316440274B5AA395824705BBC2F91">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D3268C682BC4499930D88245C9E73C42">
+    <w:name w:val="1D3268C682BC4499930D88245C9E73C42"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45415126C33445D1BC8F99618478D36E1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="498088ACD1DD411CBA716C3AD2ADC70F2">
+    <w:name w:val="498088ACD1DD411CBA716C3AD2ADC70F2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11E59157DB364E72A95B430671350AEC1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF6403A0D4CA4DCF80FF36608B5D412B2">
+    <w:name w:val="FF6403A0D4CA4DCF80FF36608B5D412B2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F0C2670682A411D85335844AD55195A1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7650316440274B5AA395824705BBC2F92">
+    <w:name w:val="7650316440274B5AA395824705BBC2F92"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D497334FFD14C40BFFBAE581EA175621">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45415126C33445D1BC8F99618478D36E2">
+    <w:name w:val="45415126C33445D1BC8F99618478D36E2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A02390EE50134A0C8FA8AA1969B9277D1">
-[...1 lines deleted...]
-    <w:rsid w:val="006C4DF0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11E59157DB364E72A95B430671350AEC2">
+    <w:name w:val="11E59157DB364E72A95B430671350AEC2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45C18F14ED4C4D6E935F8370806F023A">
-[...1 lines deleted...]
-    <w:rsid w:val="004D027C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F0C2670682A411D85335844AD55195A2">
+    <w:name w:val="9F0C2670682A411D85335844AD55195A2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
-      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2AE9D45A06943F6AD396D5A1A6076CC">
-[...1 lines deleted...]
-    <w:rsid w:val="004D027C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D497334FFD14C40BFFBAE581EA175622">
+    <w:name w:val="8D497334FFD14C40BFFBAE581EA175622"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
-      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A0D26720CCB4B80A460A568AA967B74">
-[...1 lines deleted...]
-    <w:rsid w:val="004D027C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A02390EE50134A0C8FA8AA1969B9277D2">
+    <w:name w:val="A02390EE50134A0C8FA8AA1969B9277D2"/>
+    <w:rsid w:val="00C61812"/>
     <w:pPr>
-      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...184 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -12005,70 +11846,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>814</Words>
-  <Characters>4479</Characters>
+  <Words>806</Words>
+  <Characters>4439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5283</CharactersWithSpaces>
+  <CharactersWithSpaces>5235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pauline STOLARZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>